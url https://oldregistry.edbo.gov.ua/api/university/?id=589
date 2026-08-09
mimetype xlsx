--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1923,56 +1923,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>44562</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Ресторанне обслуговування</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 001792</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2266,117 +2264,117 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>