--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -17,51 +17,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ФПО" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Освітні програми" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Здобувачі ВО" sheetId="5" state="visible" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$9</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$34</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$8</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -1481,51 +1481,51 @@
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.01.2020 № 5-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K33"/>
+  <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2281,51 +2281,51 @@
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>45792</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Стоматологія ортопедична</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>КО 000507</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D20" s="3"/>
@@ -2443,133 +2443,133 @@
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>53945</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Акушерська справа</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>КО 000923</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>45790</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Лабораторна діагностика</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>КО 000505</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>45793</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t>КО 000509</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D26" s="3"/>
@@ -2607,51 +2607,51 @@
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>72942</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Стоматологія ортопедична</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t>КО 000507</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D28" s="3"/>
@@ -2689,51 +2689,51 @@
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>72933</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Акушерська справа</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t>КО 000923</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D30" s="3"/>
@@ -2747,165 +2747,208 @@
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>КО 007669</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
-          <t>I6</t>
+          <t>I5</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>Технології медичної діагностики та лікування</t>
-[...2 lines deleted...]
-      <c r="D31" s="3"/>
+          <t>Медсестринство</t>
+        </is>
+      </c>
+      <c r="D31" s="3" t="inlineStr">
+        <is>
+          <t>Медсестринство</t>
+        </is>
+      </c>
       <c r="E31" s="8" t="n">
-        <v>72941</v>
+        <v>90298</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
-          <t>Лабораторна діагностика</t>
+          <t>Медсестринство</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>КО 000505</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
-          <t>I8</t>
+          <t>I6</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
+          <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
-        <v>72938</v>
+        <v>72941</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
+          <t>Лабораторна діагностика</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>КО 000509</t>
+          <t>КО 000505</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
-        <v>88034</v>
+        <v>72938</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
+          <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I33" s="9"/>
+          <t>КО 000509</t>
+        </is>
+      </c>
+      <c r="I33" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B34" s="7" t="inlineStr">
+        <is>
+          <t>I8</t>
+        </is>
+      </c>
+      <c r="C34" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
+      <c r="D34" s="3"/>
+      <c r="E34" s="8" t="n">
+        <v>88034</v>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
+      <c r="G34" s="3"/>
+      <c r="H34" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
+      <c r="J34" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K34" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K33"/>
+  <autoFilter ref="A1:K34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -2962,252 +3005,252 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>24</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>15</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>466</v>
+        <v>345</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">