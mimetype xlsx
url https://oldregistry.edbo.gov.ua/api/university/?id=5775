--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -3150,351 +3150,351 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>185</v>
+        <v>115</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">