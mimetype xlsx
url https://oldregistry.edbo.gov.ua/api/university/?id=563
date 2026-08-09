--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -798,56 +798,54 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>70</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 03013499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
@@ -1985,56 +1983,54 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>14900</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 03013499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
         <v>13861</v>
       </c>
@@ -2229,56 +2225,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>44886</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 001502</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
@@ -2315,93 +2309,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>67525</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>ДС 007951</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>67526</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ДС 007950</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -2479,56 +2477,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>67528</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 006134</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2804,54 +2800,54 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -2870,154 +2866,154 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>170</v>
+        <v>127</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>