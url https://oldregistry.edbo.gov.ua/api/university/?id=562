--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2241,56 +2241,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>50728</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 000680</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2321,56 +2319,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>50731</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДО 000681</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2481,56 +2477,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>50730</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДО 000682</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2561,138 +2555,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>50732</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДО 000683</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>75103</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДО 006004</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>75105</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДО 006003</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -2723,97 +2711,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>75106</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДО 006001</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>75102</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>ДО 006002</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K26"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -2912,51 +2896,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
@@ -2978,150 +2962,150 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>7</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -3143,87 +3127,87 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>13</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>297</v>
+        <v>218</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">