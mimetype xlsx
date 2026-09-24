--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3376,154 +3376,154 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>63</v>
+        <v>134</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Верстати та інструменти</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
@@ -3545,84 +3545,84 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -3644,51 +3644,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>