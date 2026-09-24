--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -4519,216 +4519,216 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>37</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -4816,348 +4816,348 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>64</v>
+        <v>144</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>121</v>
+        <v>259</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -5179,252 +5179,252 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">