--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3696,161 +3696,161 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -4046,294 +4046,294 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -4359,87 +4359,87 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>