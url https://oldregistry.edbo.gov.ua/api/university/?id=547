--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3107,132 +3107,138 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>43399</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Виготовлення будівельних деталей і конструкцій</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДО 007208</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>43400</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування устаткування і систем газопостачання</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>ДО 007210</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>43401</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>ДО 007209</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -3550,56 +3556,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>83261</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Виготовлення будівельних деталей і конструкцій</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>ДО 007208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
@@ -3630,97 +3634,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="8" t="n">
         <v>83263</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування устаткування і систем газопостачання</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>ДО 007210</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
         <v>83264</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t>ДО 007209</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="8" t="n">
@@ -4100,315 +4100,315 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>53</v>
+        <v>116</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>298</v>
+        <v>676</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>31</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>