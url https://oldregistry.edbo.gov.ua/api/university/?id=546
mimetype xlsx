--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3854,54 +3854,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>72517</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп'ютерних систем та мереж</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I46" s="9"/>
+          <t>ДО 007932</t>
+        </is>
+      </c>
+      <c r="I46" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
@@ -4610,315 +4612,315 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>63</v>
+        <v>166</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
@@ -4940,51 +4942,51 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
@@ -5006,84 +5008,84 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>