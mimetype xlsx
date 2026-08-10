--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -571,194 +571,186 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КД 02016408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>40</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КД 02016409</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>40</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 02016410</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>75</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КД 02016411</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>50</v>
@@ -799,56 +791,54 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>85</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КД 02016413</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>5.02020701</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>дизайн</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>0</v>
@@ -1916,310 +1906,296 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>12368</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КД 02016408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>15956</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КД 02016408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
         <v>33331</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 02016408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
         <v>33358</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КД 02016408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>11627</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КД 02016409</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>11309</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КД 02016410</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>10588</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання підприємств текстильної та легкої промисловості</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>КД 02016411</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>13499</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт електропобутової техніки</t>
         </is>
@@ -2250,222 +2226,212 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>12205</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Швейне виробництво</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>КД 02016413</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
         <v>42363</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДО 002116</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
         <v>42361</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДО 002117</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>42360</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 002118</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>42365</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 002119</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2496,97 +2462,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42368</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання підприємств текстильної та легкої промисловості</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДО 002120</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>42371</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт електропобутової техніки</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДО 002121</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2617,56 +2579,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>42369</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Швейне виробництво</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДО 002122</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -3181,51 +3141,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -3317,51 +3277,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -3387,253 +3347,253 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>