--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -3141,220 +3141,220 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>51</v>
+        <v>115</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
@@ -3483,84 +3483,84 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>