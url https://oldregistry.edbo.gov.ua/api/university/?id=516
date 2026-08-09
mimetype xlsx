--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -618,56 +618,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 14015237</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>30</v>
@@ -710,102 +708,98 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>110</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 14017480</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>250</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 14017481</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>5.03050401</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>економіка підприємства</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>0</v>
@@ -1724,56 +1718,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>14091</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 14015237</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>10470</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Екологія та охорона навколишнього середовища</t>
         </is>
@@ -1806,179 +1798,171 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>24574</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт машин і обладнання лісового господарства</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 14017480</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>11583</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Лісозаготівля</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 14017481</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>12747</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 14017481</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>13496</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 14017481</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>42413</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
@@ -2206,97 +2190,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>42763</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 003668</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42764</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Лісозаготівля</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 003666</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2600,51 +2580,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>18</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
@@ -2769,117 +2749,117 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
@@ -2901,120 +2881,120 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>160</v>
+        <v>72</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">