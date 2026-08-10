--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -572,102 +572,98 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>115</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 21013669</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>85</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 21013670</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>60</v>
@@ -752,56 +748,54 @@
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>105</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 21013671</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
@@ -1404,97 +1398,93 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>28865</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 21013669</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>28864</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Комерційна діяльність</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 21013670</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>28863</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Промислове квітництво</t>
         </is>
@@ -1564,56 +1554,54 @@
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>28866</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Готельне обслуговування</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 21013671</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>45776</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
@@ -1640,56 +1628,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>45778</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Комерційна діяльність</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 000159</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -2289,183 +2275,183 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>21</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>16</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>