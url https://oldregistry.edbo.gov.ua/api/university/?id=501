--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2558,55 +2558,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42417</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 003379</t>
+          <t>ДС 007888</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
@@ -2638,56 +2638,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>42418</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 003373</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2798,55 +2796,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>59774</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 004187</t>
+          <t>ДС 007889</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D23" s="3"/>
@@ -2921,55 +2919,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>42421</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДС 003375</t>
+          <t>ДС 007890</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D26" s="3"/>
@@ -3504,84 +3502,84 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -3669,117 +3667,117 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3801,117 +3799,117 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>