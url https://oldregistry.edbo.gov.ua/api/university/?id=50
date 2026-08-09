--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ПДО" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$81</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$32</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1269,590 +1269,564 @@
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>25585</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t>- 8881</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НД 2196457</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>26307</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Мультимедійний дизайн</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t>- 8866</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t>НД 2196457</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>25584</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t>- 8871</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
-          <t>НД 2196457</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>25586</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t>- 8872</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
-          <t>НД 2196457</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>25587</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t>- 1744</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
-          <t>НД 2196457</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>53766</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дизайн 3D-об'єктів</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>НД 2196457</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>61071</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Індастріал дизайн</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>НД 2196457</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>18757</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Графіка</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t>- 16282</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>НД 2196458</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>19170</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Станковий живопис</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t>- 21530</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t>НД 2196458</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>19172</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Станкова і монументальна скульптура</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t>НД 2196458</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>24209</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Реставрація та експертиза творів мистецтва</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t>- 21541</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
-          <t>НД 2196458</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>25583</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t>- 3393</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
-          <t>НД 2196458</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>49607</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Стріт-арт і монументальне мистецтво</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t>- 16283</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
-          <t>НД 2196458</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>23985</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Архітектурно-ландшафтне середовище</t>
         </is>
@@ -3162,475 +3136,455 @@
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>19352</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Інноваційний дизайн</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t>- 960</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J49" s="8" t="inlineStr">
         <is>
-          <t>НД 2196461</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>19357</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Дизайн візуальних комунікацій</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t>- 3982</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J50" s="8" t="inlineStr">
         <is>
-          <t>НД 2196461</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>19433</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Дизайн архітектурно-ландшафтного середовища</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H51" s="8" t="inlineStr">
         <is>
           <t>- 3983</t>
         </is>
       </c>
       <c r="I51" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J51" s="8" t="inlineStr">
         <is>
-          <t>НД 2196461</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>24301</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Концептуальний дизайн в індустрії моди</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t>- 16278</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J52" s="8" t="inlineStr">
         <is>
-          <t>НД 2196461</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>53768</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Арт-терапія та комунікативні практики</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t>- 16276</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
-          <t>НД 2196461</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>19435</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Станковий живопис</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t>- 1023</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t>НД 2196462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>19438</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Творчий рисунок</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="8" t="inlineStr">
         <is>
-          <t>НД 2196462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>53769</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Сучасні візуальні практики</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
-          <t>НД 2196462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>54112</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="8" t="inlineStr">
         <is>
           <t>- 10192</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J57" s="8" t="inlineStr">
         <is>
-          <t>НД 2196462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>54113</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Графічні практики</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="8" t="inlineStr">
         <is>
           <t>- 9579</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
-          <t>НД 2196462</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>62660</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Архітектура міських просторів</t>
         </is>
@@ -4672,51 +4626,51 @@
       <c r="I81" s="9"/>
       <c r="J81" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K81"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -4761,51 +4715,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
@@ -4872,54 +4826,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -5057,51 +5011,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
@@ -5123,265 +5077,265 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>248</v>
+        <v>167</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Промисловий дизайн</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>168</v>
+        <v>98</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
@@ -5619,308 +5573,275 @@
       </c>
       <c r="E25" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>021</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та виробництво</t>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>B1</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>B1</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та медіавиробництво</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>021</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
+          <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>021</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальне мистецтво та виробництво</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I33"/>
+  <autoFilter ref="A1:I32"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>