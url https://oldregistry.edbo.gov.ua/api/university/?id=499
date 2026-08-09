--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -695,286 +695,274 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>50</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 18015231</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>50</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 18015232</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 18015233</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>40</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 18015234</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>40</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 18015235</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>150</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 18015236</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>5.02010201</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>бібліотечна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>0</v>
@@ -2085,425 +2073,405 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>10468</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Живопис</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 18015231</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>12476</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Сучасна хореографія</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 18015232</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>16634</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 18015232</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>12745</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Духові інструменти)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 18015233</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>13137</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Народні інструменти)</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 18015233</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>13970</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 18015233</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>14005</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Акторська майстерність</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 18015234</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>13360</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>УД 18015235</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>12365</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Діловодство</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>УД 18015236</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>12744</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Бібліотекознавство, бібліографознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
-          <t>УД 18015236</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>45962</v>
       </c>
@@ -2534,138 +2502,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>45616</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Живопис</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 002973</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>45617</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Сучасна хореографія</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 002972</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45618</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 002971</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2696,138 +2658,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>45619</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 002970</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>45620</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (духові інструменти)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДС 002974</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>45623</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (народні інструменти)</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 002968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2897,56 +2853,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>45626</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДС 002969</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -2977,101 +2931,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>85242</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>ДС 006529</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E27" s="8" t="n">
         <v>73099</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Живопис</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>ДС 006527</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
@@ -3437,186 +3387,186 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">