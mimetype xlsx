--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2680,56 +2680,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>43748</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>КО 000436</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
@@ -2762,302 +2760,288 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>43870</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>КО 000438</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>43871</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (Народні інструменти)</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>КО 000439</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>43872</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Естрадний спів</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>КО 000437</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>44051</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (естрадні інструменти)</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>КО 000440</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>43861</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Естрадний танець</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>КО 000443</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>43867</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>КО 000442</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>43868</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Циркові жанри</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>КО 000441</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
@@ -4179,51 +4163,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -4430,289 +4414,289 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>179</v>
+        <v>123</v>
       </c>
       <c r="F17" s="8" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">