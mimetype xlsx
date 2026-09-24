--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -568,51 +568,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8163 Наповнювач балонів
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8323 Водій тролейбуса
 </t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>16</v>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D9" s="9"/>
     </row>