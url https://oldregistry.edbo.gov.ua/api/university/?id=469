--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -790,102 +790,98 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КД 04017471</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>КД 04017472</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 25.02.2016 № 309-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>30</v>
@@ -2163,97 +2159,93 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>33927</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КД 04017471</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>33928</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>КД 04017472</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>33929</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
@@ -2280,55 +2272,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>45097</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДО 004085</t>
+          <t>ДО 007817</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D11" s="3"/>
@@ -2401,138 +2393,134 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>45172</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 004083</t>
+          <t>ДО 007818</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>45175</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 004086</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>45178</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДО 004084</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2721,56 +2709,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>72655</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДО 006559</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2801,56 +2787,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>87798</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДО 006561</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K23"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -2916,51 +2900,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -2982,51 +2966,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -3048,216 +3032,216 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>