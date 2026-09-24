--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3915,54 +3915,56 @@
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
         <v>87270</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I58" s="9"/>
+          <t>ДО 008011</t>
+        </is>
+      </c>
+      <c r="I58" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
@@ -4001,93 +4003,97 @@
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
         <v>87272</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу та трикотажних виробів</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I60" s="9"/>
+          <t>ДО 008013</t>
+        </is>
+      </c>
+      <c r="I60" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>75793</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I61" s="9"/>
+          <t>ДО 008010</t>
+        </is>
+      </c>
+      <c r="I61" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
@@ -4118,54 +4124,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>75808</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Взуття та аксесуари</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I63" s="9"/>
+          <t>ДО 008008</t>
+        </is>
+      </c>
+      <c r="I63" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
@@ -4196,93 +4204,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>75816</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Технології кутюрної вишивки</t>
         </is>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I65" s="9"/>
+          <t>ДО 008009</t>
+        </is>
+      </c>
+      <c r="I65" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>75818</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Швейні вироби</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I66" s="9"/>
+          <t>ДО 008012</t>
+        </is>
+      </c>
+      <c r="I66" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
@@ -4506,54 +4518,54 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
@@ -4576,294 +4588,294 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>90</v>
+        <v>168</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -4885,117 +4897,117 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>