--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ФПО" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$11</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$69</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$70</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$15</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -1504,51 +1504,51 @@
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 21.04.2022 № 65-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K69"/>
+  <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -1611,54 +1611,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>43092</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Технології фешн-бізнесу</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>- 22479</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
@@ -2693,56 +2695,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>52979</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
-          <t>ДО 000839</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
@@ -2998,56 +2998,54 @@
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
         <v>62238</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Дизайн взуття та аксесуарів</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
-          <t>ДО 003839</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
@@ -3164,179 +3162,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>43080</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Організація і управління підприємствами</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="8" t="inlineStr">
         <is>
-          <t>ДО 004087</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I39" s="9"/>
       <c r="J39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>43081</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Виставковий бізнес</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
-          <t>ДО 003840</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I40" s="9"/>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>44906</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Комерційна діяльність та реклама</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t>ДО 004088</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>52982</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="8" t="inlineStr">
         <is>
-          <t>ДО 000841</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I42" s="9"/>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
@@ -3408,56 +3398,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>44911</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Трикотажні вироби</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="8" t="inlineStr">
         <is>
-          <t>ДО 003842</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I45" s="9"/>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
@@ -3566,56 +3554,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>44917</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Обслуговування виробництва</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="8" t="inlineStr">
         <is>
-          <t>ДО 003844</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I49" s="9"/>
       <c r="J49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
@@ -3687,56 +3673,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>52981</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="8" t="inlineStr">
         <is>
-          <t>ДО 000842</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
@@ -3810,138 +3794,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>75735</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу та трикотажних виробів</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="8" t="inlineStr">
         <is>
-          <t>ДО 005155</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I55" s="9"/>
       <c r="J55" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>75787</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Дизайн взуття та аксесуарів</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="8" t="inlineStr">
         <is>
-          <t>ДО 005163</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>75788</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="8" t="inlineStr">
         <is>
-          <t>ДО 005154</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I57" s="9"/>
       <c r="J57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
@@ -4062,302 +4040,288 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>75793</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="8" t="inlineStr">
         <is>
-          <t>ДО 005157</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I61" s="9"/>
       <c r="J61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
         <v>75796</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="8" t="inlineStr">
         <is>
-          <t>ДО 005156</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I62" s="9"/>
       <c r="J62" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>75808</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Взуття та аксесуари</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="8" t="inlineStr">
         <is>
-          <t>ДО 005153</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I63" s="9"/>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>75812</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Обслуговування виробництва</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t>ДО 005158</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I64" s="9"/>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>75816</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Технології кутюрної вишивки</t>
         </is>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="8" t="inlineStr">
         <is>
-          <t>ДО 005160</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I65" s="9"/>
       <c r="J65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>75818</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Швейні вироби</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="8" t="inlineStr">
         <is>
-          <t>ДО 005162</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I66" s="9"/>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>80928</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Трикотажні вироби</t>
         </is>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="8" t="inlineStr">
         <is>
-          <t>ДО 005161</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I67" s="9"/>
       <c r="J67" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
@@ -4368,85 +4332,124 @@
           <t>Швейні та трикотажні вироби</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I68" s="9"/>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>75821</v>
+        <v>89709</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування, перекладач жестової мови</t>
+          <t>Інжиніринг виробництва легкої промисловості</t>
         </is>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="8" t="inlineStr">
         <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I69" s="9"/>
+      <c r="J69" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K69" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>I10</t>
+        </is>
+      </c>
+      <c r="C70" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота та консультування</t>
+        </is>
+      </c>
+      <c r="D70" s="3"/>
+      <c r="E70" s="6" t="n">
+        <v>75821</v>
+      </c>
+      <c r="F70" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота та консультування, перекладач жестової мови</t>
+        </is>
+      </c>
+      <c r="G70" s="3"/>
+      <c r="H70" s="8" t="inlineStr">
+        <is>
           <t>ДО 005159</t>
         </is>
       </c>
-      <c r="I69" s="9" t="n">
+      <c r="I70" s="9" t="n">
         <v>47665</v>
       </c>
-      <c r="J69" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K69" s="9"/>
+      <c r="J70" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K70" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K69"/>
+  <autoFilter ref="A1:K70"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -4536,88 +4539,88 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -4643,51 +4646,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -4712,51 +4715,51 @@
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>35</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
@@ -4779,124 +4782,124 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>192</v>
+        <v>135</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -4915,84 +4918,84 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>