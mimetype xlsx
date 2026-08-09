--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1552,97 +1552,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>40369</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>ДО 000961</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>40390</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>ДО 000962</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1675,56 +1671,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>40392</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>ДО 000964</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -1757,97 +1751,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>40395</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні системи і мережі</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ДО 000966</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>40398</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДО 000967</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -1962,97 +1952,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>66110</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДО 004815</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>66111</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 004811</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2085,97 +2071,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>66115</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДО 004813</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>66117</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Правнича діяльність</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДО 004807</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -2206,97 +2188,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>66119</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні системи і мережі</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 004814</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>66123</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДО 004808</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2602,51 +2580,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -2668,84 +2646,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -2767,51 +2745,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -2932,216 +2910,216 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -3163,117 +3141,117 @@
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>