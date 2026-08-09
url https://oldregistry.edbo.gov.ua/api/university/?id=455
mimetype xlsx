--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -792,56 +792,54 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>80</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КД 11016112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>50</v>
@@ -2287,56 +2285,54 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>12193</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>КД 11016112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>14084</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
@@ -2363,56 +2359,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>45031</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Діловодство</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 001363</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2443,97 +2437,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>57993</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>КО 003860</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>45051</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 000210</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2607,138 +2597,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45049</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДО 000207</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>45053</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>КО 001364</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>76559</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Діловодство</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДО 005299</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2769,56 +2753,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>76561</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДО 005301</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
@@ -2939,56 +2921,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>76563</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДО 005302</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3159,88 +3139,88 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -3295,117 +3275,117 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3427,150 +3407,150 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>114</v>
+        <v>80</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>