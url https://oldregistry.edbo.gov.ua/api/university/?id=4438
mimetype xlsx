--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -514,139 +514,151 @@
         </is>
       </c>
       <c r="C1" s="4" t="inlineStr">
         <is>
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="4" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>8321 Водій мототранспортних засобів (категорія A1)
 </t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D2" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D2" s="9" t="n">
+        <v>46235</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>8321 Водій мототранспортних засобів (категорія A)
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D3" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D3" s="9" t="n">
+        <v>46235</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія D1)
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D4" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D4" s="9" t="n">
+        <v>46235</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія CE)
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D5" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D5" s="9" t="n">
+        <v>46235</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія BE)
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D6" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D6" s="9" t="n">
+        <v>46235</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія D)
 </t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>10</v>
       </c>
       <c r="C7" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D7" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D7" s="9" t="n">
+        <v>46235</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія B)
 </t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>130</v>
       </c>
       <c r="C8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8322 Водій автотранспортних засобів (категорія C)
 </t>
         </is>
       </c>