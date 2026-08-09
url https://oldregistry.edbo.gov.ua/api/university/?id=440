--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1800,154 +1800,154 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>264</v>
+        <v>166</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>