--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1950,56 +1950,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>10017</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>УД 14017193</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
@@ -2030,56 +2028,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>19102</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Організація і технологія ведення фермерського господарства</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>УД 14017196</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
@@ -2188,56 +2184,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>45582</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 002784</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
@@ -2307,97 +2301,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>64376</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 004458</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>45585</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 002786</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2428,179 +2418,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>64375</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 004459</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45589</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 002787</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>45590</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Організація і технологія ведення фермерського господарства</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 002788</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>45576</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції тваринництва</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 002789</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2960,51 +2942,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -3026,183 +3008,183 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>139</v>
+        <v>101</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>