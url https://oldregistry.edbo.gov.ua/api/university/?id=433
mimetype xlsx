--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -622,148 +622,142 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 04012624</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>600</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 04012625</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 04012626</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
@@ -1597,343 +1591,327 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>13489</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Конструювання, виготовлення та технічне обслуговування виробів електронної техніки</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 04012624</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>11175</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>підземна розробка родовищ корисних копалин</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 04012625</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>11687</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Відкрита розробка корисних копалин</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 04012625</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>12556</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Підземна розробка корисних копалин</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 04012625</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>13351</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт гірничого електромеханічного обладнання та автоматичних пристроїв</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 04012625</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>15592</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Шахтне і підземне будівництво</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 04012625</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>16630</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Маркшейдерська справа</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 04012625</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>10016</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 04012626</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>42665</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
@@ -2116,340 +2094,340 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42676</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Конструювання, виготовлення та технічне обслуговування виробів електронної техніки</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 002112</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>61497</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Конструювання, виготовлення та технічне обслуговування виробів електронної техніки</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДС 007796</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>42718</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Відкрита розробка корисних копалин</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 002109</t>
+          <t>ДС 007793</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>42719</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Підземна розробка корисних копалин</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 002114</t>
+          <t>ДС 007794</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>42720</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт гірничого електромеханічного обладнання та автоматичних пристроїв</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДС 002111</t>
+          <t>ДС 007795</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>42721</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Шахтне і підземне будівництво</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 002115</t>
+          <t>ДС 007792</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>42722</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Маркшейдерська справа</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 002113</t>
+          <t>ДС 0097791</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>42680</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДС 002108</t>
+          <t>ДС 007790</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
@@ -2637,220 +2615,210 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>73944</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Шахтне і підземне будівництво</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>ДС 006798</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>73949</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Відкрита розробка корисних копалин</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>ДС 006793</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
         <v>73957</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Підземна розробка корисних копалин</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>ДС 006797</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>73967</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт гірничого електромеханічного обладнання та автоматичних пристроїв</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>ДС 006794</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
         <v>73968</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Маркшейдерська справа</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t>ДС 006796</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="8" t="n">
@@ -2881,56 +2849,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
         <v>73972</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель та споруд</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t>ДС 006792</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="8" t="n">
@@ -2961,56 +2927,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="8" t="n">
         <v>73938</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Конструювання, виготовлення та технічне обслуговування виробів електронної техніки</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
-          <t>ДС 006795</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I37" s="9"/>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K37"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
@@ -3178,51 +3142,51 @@
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>36</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
@@ -3241,282 +3205,282 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>272</v>
+        <v>174</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>