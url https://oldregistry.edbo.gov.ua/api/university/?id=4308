--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1362,84 +1362,84 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>