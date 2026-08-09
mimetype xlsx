--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -366,63 +366,63 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Антона Цедіка, 14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+380(44)-456-42-56</t>
+          <t>+38(044)-456-42-56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>ift@amnu.gov.ua</t>
+          <t>onmi@i.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор ДУ "Інститут фармакології та токсикології НАМН України"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
@@ -779,56 +779,54 @@
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>52954</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>091 Біологія / Фармакологія</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 16427</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">