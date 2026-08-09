--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1415,97 +1415,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>59086</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ДС 003801</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>59087</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Фахівець з інформаційних технологій</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 003800</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -1538,97 +1534,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>42779</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 003617</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>68988</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 005252</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -1661,179 +1653,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>72356</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Офісне адміністрування у правовій діяльності</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 005254</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>70858</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 005255</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>70865</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Електронна комерція</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 005257</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>70812</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 005253</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -1965,51 +1949,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -2064,150 +2048,150 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>