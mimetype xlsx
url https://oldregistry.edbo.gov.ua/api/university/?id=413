--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2260,56 +2260,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>19064</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Оцінка землі та нерухомого майна</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>УД 11015340</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
@@ -2469,56 +2467,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>43980</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Технічна експертиза будівель і споруд, операції з нерухомістю</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 002598</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2551,56 +2547,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>43982</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Обслуговування устаткування систем водопостачання і водовідведення</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 002595</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2633,56 +2627,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>43984</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Оцінка землі та нерухомого майна</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДС 002593</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -3082,51 +3074,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -3181,220 +3173,220 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>196</v>
+        <v>134</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>313</v>
+        <v>219</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>