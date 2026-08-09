--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1817,132 +1817,138 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>73093</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Землевпорядкування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ДС 007396</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>73092</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт меліоративних, будівельних машин і обладнання</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>ДС 007397</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>73094</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на автомобільному транспорті</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>ДС 007398</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
@@ -2008,187 +2014,187 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>9</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>