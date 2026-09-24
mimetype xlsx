--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2045,187 +2045,187 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
@@ -2313,150 +2313,150 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>23</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
@@ -2541,153 +2541,153 @@
       <c r="H16" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>109</v>
+        <v>220</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>117</v>
+        <v>230</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">