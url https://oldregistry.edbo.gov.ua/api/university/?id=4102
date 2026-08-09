--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1173,54 +1173,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>52320</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 22411</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -1636,56 +1638,54 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>85559</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t>- 18062</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
@@ -1808,96 +1808,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>46861</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t>КО 002188</t>
+          <t>КО 007896</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>46860</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t>КО 002189</t>
+          <t>КО 007897</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D20" s="3"/>
@@ -2214,117 +2214,117 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
@@ -2511,51 +2511,51 @@
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>38</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
@@ -2577,117 +2577,117 @@
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>117</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>250</v>
+        <v>142</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>241</v>
+        <v>138</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">