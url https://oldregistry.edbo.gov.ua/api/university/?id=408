--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -621,102 +621,98 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>45</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 08012404</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>50</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 08012408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>95</v>
@@ -759,102 +755,98 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 08012405</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>25</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 08012407</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>5.03050801</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>0</v>
@@ -1948,138 +1940,132 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>10008</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 08012404</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>11172</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт обладнання харчових виробництв</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 08012408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>12884</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт обладнання харчового виробництва</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 08012408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>11151</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Зберігання, консервування та переробка плодів і овочів</t>
         </is>
@@ -2153,97 +2139,93 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>11420</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 08012405</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>12389</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 08012407</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>40019</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
@@ -2268,137 +2250,135 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>52946</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 001043</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>60516</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>ДС 003738</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>40010</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт обладнання харчового виробництва</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>ДС 001041</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -2477,51 +2457,51 @@
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>40247</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>ДС 001038</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -2553,182 +2533,180 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>52947</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 001042</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>60517</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>ДС 003737</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>73836</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>ДС 004803</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E20" s="8" t="n">
         <v>73823</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт обладнання харчового виробництва</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>ДС 004800</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -2807,92 +2785,92 @@
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>73827</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Виробництво і переробка продукції рослинництва</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>ДС 004805</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>73832</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>ДС 004804</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -2996,51 +2974,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>15</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
@@ -3128,183 +3106,183 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>