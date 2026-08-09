--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1645,117 +1645,117 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>