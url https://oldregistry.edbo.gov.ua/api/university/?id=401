--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -664,56 +664,54 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
         <v>25</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 06012765</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>5.01010201</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>0</v>
@@ -1405,226 +1403,218 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
         <v>11578</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 06012765</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>44828</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>КО 001300</t>
+          <t>КО 007775</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
         <v>64636</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та техгології</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>КО 001301</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
         <v>44824</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>КО 001301</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
         <v>44830</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>КО 001299</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
@@ -1702,56 +1692,54 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
         <v>74226</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>КО 005972</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
@@ -1854,51 +1842,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -1924,162 +1912,162 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>153</v>
+        <v>87</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>