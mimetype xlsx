--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -606,51 +606,51 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Медичний факультет №3</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Міжнародний медичний факультет №1</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Навчально-науковий інститут післядипломної освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>Фармації та стоматології</t>
+          <t>Факультет фармації та стоматології</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Міжнародний навчальний центр</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Науково-дослідний інститут травматології і ортопедії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Науково-дослідний інститут травматології та ортопедії (наука)</t>
         </is>
       </c>
     </row>
   </sheetData>
@@ -846,91 +846,95 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Лікар</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>700</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t> 22679</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Лікар-педіатр</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H4" s="9"/>
+          <t> 22680</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
@@ -1889,97 +1893,101 @@
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>67691</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Лікар</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>- 22679</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>67690</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Лікар-педіатр</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>- 22680</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
@@ -2336,51 +2344,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
@@ -2439,120 +2447,120 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>350</v>
+        <v>287</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
@@ -2641,51 +2649,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>