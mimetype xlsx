--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3074,101 +3074,97 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E34" s="8" t="n">
         <v>64719</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>КО 001575</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E35" s="8" t="n">
         <v>43576</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t>КО 001575</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
@@ -3336,55 +3332,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="8" t="n">
         <v>43577</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Діловодство</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>КО 001576</t>
+          <t>КО 007836</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D41" s="3"/>
@@ -4030,121 +4026,121 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>102</v>
+        <v>52</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>205</v>
+        <v>134</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -4248,117 +4244,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>