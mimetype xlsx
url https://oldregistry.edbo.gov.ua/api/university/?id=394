--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -731,102 +731,98 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>електротехніка та електротехнології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>20</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НД-ІІ 0978287</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 01.03.2016 протокол № 120, наказ МОН від 14.03.2016 № 434л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>45</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>УД 09012958</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>30</v>
@@ -959,148 +955,142 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>125</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
-          <t>УД 09012960</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>200</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
-          <t>УД 09012959</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>50</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>УД 09012961</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>40</v>
@@ -2591,56 +2581,54 @@
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>32891</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
-          <t>УД 09012958</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>32892</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
@@ -2753,138 +2741,132 @@
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>32894</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>УД 09012960</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>32895</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>УД 09012959</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>32896</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t>УД 09012961</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>32898</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
@@ -2952,56 +2934,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>43073</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
-          <t>ДС 005226</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
@@ -3313,56 +3293,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>60560</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
-          <t>ДС 003875</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
@@ -3553,142 +3531,136 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>76293</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
-          <t>ДС 005247</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>76299</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
-          <t>ДС 005248</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>76329</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t>ДС 005246</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
@@ -3754,120 +3726,120 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -3952,88 +3924,88 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -4055,54 +4027,54 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -4121,216 +4093,216 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>121</v>
+        <v>51</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>