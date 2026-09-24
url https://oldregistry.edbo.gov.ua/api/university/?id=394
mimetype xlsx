--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3293,54 +3293,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>60560</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I26" s="9"/>
+          <t>ДС 007994</t>
+        </is>
+      </c>
+      <c r="I26" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
@@ -3492,175 +3494,183 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>76337</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I31" s="9"/>
+          <t>ДС 007996</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>76293</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I32" s="9"/>
+          <t>ДС 007997</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>76299</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I33" s="9"/>
+          <t>ДС 007998</t>
+        </is>
+      </c>
+      <c r="I33" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>76329</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I34" s="9"/>
+          <t>ДС 007995</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
@@ -3825,220 +3835,220 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>52</v>
+        <v>121</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -4159,54 +4169,54 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>