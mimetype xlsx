--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -3044,51 +3044,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -3143,51 +3143,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -3209,54 +3209,54 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -3275,216 +3275,216 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>