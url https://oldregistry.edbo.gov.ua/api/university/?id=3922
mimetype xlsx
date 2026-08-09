--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1097,56 +1097,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>53003</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Метеорологічні спостереження у військах</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>ДС 002407</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">