--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2614,54 +2614,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>72577</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування устаткування і систем газопостачання</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДО 007993</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2848,282 +2850,282 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>85</v>
+        <v>154</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>77</v>
+        <v>138</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>122</v>
+        <v>246</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>