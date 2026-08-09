--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -224,83 +224,83 @@
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>3893</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>"НДІ інтелектуальної власності НАПРН України"</t>
+          <t>НДІ інтелектуальної власності НАПрН України, НДІІВ НАПрН України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Scientific Research Institute of Intellectual Property of National Academy of Law Sciences of Ukraine</t>
+          <t>Intellectual Property Scientific Research Institute of National Academy of Legal Sciences of Ukraine</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2001</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
@@ -364,63 +364,63 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Пилипа Орлика, 3</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(044) 2000876, 2282136, 2849982</t>
+          <t>+38(044)-200-08-76</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>ndiiv@ndiiv.org</t>
+          <t>ndiiv@ndiiv.org.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.ndiiv.org.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
@@ -900,51 +900,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>