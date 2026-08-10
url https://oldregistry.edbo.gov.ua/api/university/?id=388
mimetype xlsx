--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -621,102 +621,98 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>80</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 10013206</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>140</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 10013205</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>5.03060101</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>організація виробництва</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>0</v>
@@ -1203,54 +1199,56 @@
         </is>
       </c>
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва (категорія A1)
 </t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C2" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D2" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D2" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
@@ -1379,97 +1377,93 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>19072</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 10013206</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>19054</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 10013205</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>43193</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
@@ -1494,96 +1488,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>43192</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>ДС 001806</t>
+          <t>ДС 007854</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>43191</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ДС 001805</t>
+          <t>ДС 007853</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
@@ -1615,97 +1609,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>72775</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>ДС 006133</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>72770</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 006132</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
@@ -1837,84 +1827,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>