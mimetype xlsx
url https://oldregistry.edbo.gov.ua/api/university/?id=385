--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1917,56 +1917,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>28946</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>КД 16015324</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t>КД 16006617</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
         <v>72867</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
@@ -3101,117 +3099,117 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -3332,183 +3330,183 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>