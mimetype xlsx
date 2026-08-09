--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1797,92 +1797,92 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>44065</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t>ДС 002916</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>58477</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>ДС 003753</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
@@ -2043,51 +2043,51 @@
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>67260</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>ДС 005422</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
@@ -2491,150 +2491,150 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>