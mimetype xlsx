--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2294,249 +2294,261 @@
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>80186</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I14" s="9"/>
+          <t>ДС 007412</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>80189</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Землевпорядкування</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>ДС 007414</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>80183</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Будівництво, експлуатація і ремонт автомобільних доріг і аеродромів</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ДС 007413</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>80182</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДС 007415</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>80187</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на транспорті</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>ДС 007416</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>80188</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Організація та регулювання дорожнього руху</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>ДС 007417</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K19"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -2643,51 +2655,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
@@ -2709,265 +2721,265 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>126</v>
+        <v>91</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>