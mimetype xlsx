--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -612,55 +612,55 @@
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>50001</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Фізична хімія неорганічних матеріалів</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 16448</t>
+          <t>- 23067</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46197</v>
+        <v>46575</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -747,56 +747,54 @@
         <is>
           <t>E3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>85574</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фізична хімія неорганічних матеріалів</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t>- 18564</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -1054,51 +1052,51 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>