--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1309,56 +1309,54 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
         <v>19378</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>КК 05015348</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
@@ -1393,56 +1391,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>45816</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>КО 000696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -1477,146 +1473,140 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
         <v>64763</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>КО 004827</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
         <v>45818</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>КО 000698</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
         <v>45817</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>КО 000697</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
@@ -1951,162 +1941,162 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>