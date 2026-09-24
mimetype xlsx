--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1391,54 +1391,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>45816</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>КО 000696</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -1473,140 +1475,146 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
         <v>64763</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I7" s="9"/>
+          <t>КО 004827</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
         <v>45818</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>КО 000698</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
         <v>45817</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>КО 000697</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
@@ -1834,195 +1842,195 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>70</v>
+        <v>195</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>61</v>
+        <v>140</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>