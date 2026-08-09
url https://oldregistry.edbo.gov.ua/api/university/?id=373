--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2194,56 +2194,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>42606</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 001846</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2313,97 +2311,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42608</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 001847</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>58587</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 003768</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -3186,84 +3180,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>94</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3318,117 +3312,117 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>184</v>
+        <v>132</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>