--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -661,54 +661,56 @@
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>62317</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>091 Біологія</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 23429</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46533</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">